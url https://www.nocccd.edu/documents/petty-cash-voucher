--- v0 (2025-10-06)
+++ v1 (2026-04-08)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nocccd0-my.sharepoint.com/personal/dshandy_nocccd_edu/Documents/Templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nocccd0-my.sharepoint.com/personal/dshandy_nocccd_edu/Documents/Acctg - AP/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0F481DC5-AE4B-4304-AC49-0A32A5DD87AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C43335D8-4310-45A8-BCDB-B3893801F460}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1920" yWindow="1650" windowWidth="26400" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2240" yWindow="2240" windowWidth="18720" windowHeight="11730" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Petty Cash -Final Version" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Petty Cash -Final Version'!$A$1:$I$21</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -67,53 +67,50 @@
   <si>
     <t>NORTH ORANGE COUNTY COMMUNITY COLLEGE DISTRICT</t>
   </si>
   <si>
     <t>PETTY CASH VOUCHER</t>
   </si>
   <si>
     <t>Voucher No:</t>
   </si>
   <si>
     <t>BANNER ID</t>
   </si>
   <si>
     <t>LAST NAME</t>
   </si>
   <si>
     <t>FIRST NAME</t>
   </si>
   <si>
     <t>CAMPUS</t>
   </si>
   <si>
     <t>@</t>
   </si>
   <si>
-    <t>You can submit multiple days of reimbursement at the same time, as long as each day's total amount does not exceed $250.00.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> If receipt does not show payment amount, attach proof of payment (e.g., Credit Card activity, Copy of Cancelled Check)</t>
   </si>
   <si>
     <t>Accounting Dept Use Only</t>
   </si>
   <si>
     <r>
       <t>RECEIPT</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <t>RECEIPT 
 DATE</t>
   </si>
   <si>
@@ -266,50 +263,53 @@
     </r>
   </si>
   <si>
     <r>
       <t>The Petty Cash Voucher reimbursement is limited to a total of</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> $500 per day</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>.  A purchase requisition must be submitted for reimbursements exceeding the $500.00 limit per day.</t>
     </r>
+  </si>
+  <si>
+    <t>You can submit multiple days of reimbursement at the same time, as long as each day's total amount does not exceed $500.00.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1466,391 +1466,391 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A14" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="75" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.140625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="19.7109375" customWidth="1"/>
+    <col min="1" max="1" width="8.1796875" customWidth="1"/>
+    <col min="2" max="2" width="13.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="37.7265625" customWidth="1"/>
+    <col min="4" max="4" width="43.7265625" customWidth="1"/>
+    <col min="5" max="5" width="35.81640625" customWidth="1"/>
+    <col min="6" max="6" width="17.1796875" customWidth="1"/>
+    <col min="7" max="7" width="13.453125" customWidth="1"/>
+    <col min="8" max="8" width="8.7265625" customWidth="1"/>
+    <col min="9" max="9" width="19.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="57" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
     </row>
-    <row r="2" spans="1:9" ht="29.25" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:9" ht="29" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A2" s="58" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="59" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="59"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
-    <row r="3" spans="1:9" s="3" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" s="3" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="61" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="63" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G3" s="64"/>
       <c r="H3" s="64"/>
       <c r="I3" s="65"/>
     </row>
-    <row r="4" spans="1:9" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="48"/>
       <c r="C4" s="4"/>
       <c r="D4" s="5"/>
       <c r="E4" s="6"/>
       <c r="F4" s="49"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="51"/>
     </row>
-    <row r="5" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
     </row>
-    <row r="6" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A6" s="7" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="B6" s="3"/>
       <c r="E6" s="3"/>
     </row>
-    <row r="7" spans="1:9" s="3" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:9" s="3" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A7" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="3" customFormat="1" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A8" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="52" t="s">
         <v>9</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H8" s="52" t="s">
+      <c r="I8" s="53"/>
+    </row>
+    <row r="9" spans="1:9" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="I8" s="53"/>
-[...2 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="B9" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="11" t="s">
+      <c r="C9" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="D9" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="13" t="s">
+      <c r="E9" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="12" t="s">
+      <c r="F9" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="G9" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="G9" s="13" t="s">
+      <c r="H9" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="H9" s="15" t="s">
+      <c r="I9" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="I9" s="16" t="s">
+    </row>
+    <row r="10" spans="1:9" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="36" t="s">
         <v>19</v>
-      </c>
-[...3 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B10" s="37">
         <v>43493</v>
       </c>
       <c r="C10" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="D10" s="39" t="s">
+      <c r="E10" s="40" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F10" s="41">
         <v>25.14</v>
       </c>
       <c r="G10" s="22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H10" s="23" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I10" s="24"/>
     </row>
-    <row r="11" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="25">
         <v>1</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="18"/>
       <c r="D11" s="19"/>
       <c r="E11" s="20"/>
       <c r="F11" s="21"/>
       <c r="G11" s="26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H11" s="27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I11" s="28"/>
     </row>
-    <row r="12" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="25">
         <v>2</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
       <c r="E12" s="20"/>
       <c r="F12" s="21"/>
       <c r="G12" s="26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H12" s="27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I12" s="28"/>
     </row>
-    <row r="13" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="25">
         <v>3</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="18"/>
       <c r="D13" s="19"/>
       <c r="E13" s="20"/>
       <c r="F13" s="21"/>
       <c r="G13" s="26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H13" s="27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I13" s="28"/>
     </row>
-    <row r="14" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="25">
         <v>4</v>
       </c>
       <c r="B14" s="17"/>
       <c r="D14" s="19"/>
       <c r="E14" s="20"/>
       <c r="F14" s="21"/>
       <c r="G14" s="26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H14" s="27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I14" s="28"/>
     </row>
-    <row r="15" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="25">
         <v>5</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="21"/>
       <c r="G15" s="26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H15" s="27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I15" s="29"/>
     </row>
-    <row r="16" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="25">
         <v>6</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="42"/>
       <c r="D16" s="19"/>
       <c r="E16" s="20"/>
       <c r="F16" s="21"/>
       <c r="G16" s="26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H16" s="27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I16" s="29"/>
     </row>
-    <row r="17" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="25">
         <v>7</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="18"/>
       <c r="D17" s="19"/>
       <c r="E17" s="20"/>
       <c r="F17" s="21"/>
       <c r="G17" s="26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H17" s="27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I17" s="29"/>
     </row>
-    <row r="18" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="25">
         <v>8</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="18"/>
       <c r="D18" s="19"/>
       <c r="E18" s="20"/>
       <c r="F18" s="21"/>
       <c r="G18" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="H18" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="I18" s="29"/>
+    </row>
+    <row r="19" spans="1:9" ht="31.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A19" s="54" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="B19" s="55"/>
       <c r="C19" s="55"/>
       <c r="D19" s="55"/>
       <c r="E19" s="30" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F19" s="31">
         <f>SUM(F11:F18)</f>
         <v>0</v>
       </c>
       <c r="G19" s="32"/>
       <c r="H19" s="33"/>
       <c r="I19" s="34" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" ht="23.25" x14ac:dyDescent="0.35">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="23.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" s="35" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E21" s="44" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F21" s="45"/>
       <c r="G21" s="43"/>
     </row>
-    <row r="22" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A22" s="46"/>
       <c r="B22" s="46"/>
       <c r="C22" s="46"/>
     </row>
-    <row r="23" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A23" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="F1:I1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="F3:I3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.21388888888888899" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"-,Italic"&amp;10(Form Date: 7/01/2025)</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 