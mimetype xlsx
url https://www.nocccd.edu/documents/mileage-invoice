--- v0 (2025-10-10)
+++ v1 (2026-06-23)
@@ -1,90 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25225"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Fiscal Affairs\Accounting\Accounting General Information\Accounting General Information\Forms\Mileage Invoice &amp; New Design\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nocccd0-my.sharepoint.com/personal/ealmaraz_nocccd_edu/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D6243E9-58D9-4E20-A29B-8AAC072BD2E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="7" documentId="8_{AC1E7959-BE68-4695-B87B-FBF764B84228}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BD68967C-397C-411E-BB44-91D42513CE05}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1950" yWindow="720" windowWidth="22965" windowHeight="15480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I38" i="1" l="1"/>
   <c r="F36" i="1"/>
   <c r="F38" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="31">
   <si>
     <t>North Orange County Community College District</t>
   </si>
   <si>
     <t>Name:</t>
   </si>
   <si>
     <t>Location:</t>
   </si>
   <si>
     <t>Banner ID:</t>
   </si>
   <si>
     <t>Department/Division:</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Destination (to/from):</t>
   </si>
   <si>
     <t>No. of Miles</t>
   </si>
   <si>
@@ -103,92 +105,95 @@
   <si>
     <t>Total Mileage Claimed</t>
   </si>
   <si>
     <t>Enter Mileage Rate for Dates Travelled   ===&gt;</t>
   </si>
   <si>
     <t>cents per mile</t>
   </si>
   <si>
     <t>Mileage Reimbursement</t>
   </si>
   <si>
     <t xml:space="preserve">Parking Reimbursement  </t>
   </si>
   <si>
     <t xml:space="preserve"> I certify that I have a valid driver’s license for use in the U.S.A. for the dates listed above.</t>
   </si>
   <si>
     <t>(Initials)</t>
   </si>
   <si>
     <t>I certify that I have valid automobile insurance for the vehicle used for the dates listed above.</t>
   </si>
   <si>
-    <t>I hereby certify that the above claim is for official district business travel pursuant to Board Policy section 6360.</t>
-[...1 lines deleted...]
-  <si>
     <t>Signature of Employee:</t>
   </si>
   <si>
     <t>Budget Charge:</t>
   </si>
   <si>
     <t>Site Administrative Approval:</t>
   </si>
   <si>
     <t>District Approval:</t>
   </si>
   <si>
     <t>Send original to the district accounting offices.  Keep a copy for your records.</t>
   </si>
   <si>
     <t>Div. Dean Approval:</t>
   </si>
   <si>
     <t xml:space="preserve">           -52460-</t>
   </si>
   <si>
     <t xml:space="preserve">Mileage Invoice </t>
   </si>
   <si>
-    <t>Do not claim mileage for your normal commute as it is not reimbursable.  For information on how to calculate the correct mileage to claim, refer to Board Policy 7400 Sections 4.6 and 4.7.</t>
+    <t>Revised 06-01-26</t>
+  </si>
+  <si>
+    <t>For information on how to calculate the correct mileage to claim, refer to Administrative Procedure 7400 Employee Travel and Conference Attendance Sections 4.4.5 and 4.4.6.</t>
+  </si>
+  <si>
+    <t>I hereby certify that the above claim is actual mileage for district business and complies with AP 7400.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0.000_);_(&quot;$&quot;* \(#,##0.000\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -204,50 +209,58 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -564,140 +577,139 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -720,150 +732,146 @@
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i/>
         <condense val="0"/>
         <extend val="0"/>
       </font>
-      <fill>
-[...3 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i/>
         <condense val="0"/>
         <extend val="0"/>
       </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1094,644 +1102,640 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:I51"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="J3" sqref="J3"/>
+    <sheetView tabSelected="1" topLeftCell="A38" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46:I46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" customWidth="1"/>
     <col min="6" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B2" s="77" t="s">
+      <c r="B2" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="77"/>
-[...5 lines deleted...]
-      <c r="I2" s="77"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
     </row>
     <row r="3" spans="2:9" ht="18" x14ac:dyDescent="0.25">
-      <c r="B3" s="78" t="s">
-[...8 lines deleted...]
-      <c r="I3" s="78"/>
+      <c r="B3" s="75" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
     </row>
     <row r="4" spans="2:9" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="1"/>
     </row>
     <row r="5" spans="2:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="79" t="s">
+      <c r="B5" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="79"/>
-[...5 lines deleted...]
-      <c r="I5" s="79"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B6" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="80"/>
-[...2 lines deleted...]
-      <c r="F6" s="82" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="G6" s="64"/>
-[...1 lines deleted...]
-      <c r="I6" s="67"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="64"/>
     </row>
     <row r="7" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B7" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="62"/>
-[...2 lines deleted...]
-      <c r="F7" s="64" t="s">
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="G7" s="65"/>
-[...1 lines deleted...]
-      <c r="I7" s="67"/>
+      <c r="G7" s="62"/>
+      <c r="H7" s="63"/>
+      <c r="I7" s="64"/>
     </row>
     <row r="8" spans="2:9" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="2:9" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="68" t="s">
+      <c r="C9" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="69"/>
-      <c r="E9" s="70"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="67"/>
       <c r="F9" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="71" t="s">
+      <c r="G9" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="H9" s="72"/>
+      <c r="H9" s="69"/>
       <c r="I9" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B10" s="51"/>
+      <c r="B10" s="48"/>
       <c r="C10" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D10" s="52"/>
-[...4 lines deleted...]
-      <c r="I10" s="57"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="50"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="70"/>
+      <c r="H10" s="71"/>
+      <c r="I10" s="54"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B11" s="51"/>
+      <c r="B11" s="48"/>
       <c r="C11" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D11" s="58"/>
-[...4 lines deleted...]
-      <c r="I11" s="57"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="56"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="72"/>
+      <c r="H11" s="73"/>
+      <c r="I11" s="54"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B12" s="51"/>
+      <c r="B12" s="48"/>
       <c r="C12" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="52"/>
-[...4 lines deleted...]
-      <c r="I12" s="57"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="52"/>
+      <c r="H12" s="53"/>
+      <c r="I12" s="54"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B13" s="51"/>
+      <c r="B13" s="48"/>
       <c r="C13" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D13" s="58"/>
-[...4 lines deleted...]
-      <c r="I13" s="57"/>
+      <c r="D13" s="55"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="51"/>
+      <c r="G13" s="53"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="54"/>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B14" s="51"/>
+      <c r="B14" s="48"/>
       <c r="C14" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="52"/>
-[...4 lines deleted...]
-      <c r="I14" s="57"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="57"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="52"/>
+      <c r="H14" s="53"/>
+      <c r="I14" s="54"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B15" s="51"/>
+      <c r="B15" s="48"/>
       <c r="C15" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="58"/>
-[...4 lines deleted...]
-      <c r="I15" s="57"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="53"/>
+      <c r="I15" s="54"/>
     </row>
     <row r="16" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B16" s="51"/>
+      <c r="B16" s="48"/>
       <c r="C16" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D16" s="52"/>
-[...4 lines deleted...]
-      <c r="I16" s="57"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="54"/>
     </row>
     <row r="17" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B17" s="51"/>
+      <c r="B17" s="48"/>
       <c r="C17" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D17" s="58"/>
-[...4 lines deleted...]
-      <c r="I17" s="57"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="54"/>
     </row>
     <row r="18" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B18" s="51"/>
+      <c r="B18" s="48"/>
       <c r="C18" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="D18" s="52"/>
-[...4 lines deleted...]
-      <c r="I18" s="57"/>
+      <c r="D18" s="49"/>
+      <c r="E18" s="57"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="54"/>
     </row>
     <row r="19" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B19" s="51"/>
+      <c r="B19" s="48"/>
       <c r="C19" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D19" s="58"/>
-[...4 lines deleted...]
-      <c r="I19" s="57"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+      <c r="I19" s="54"/>
     </row>
     <row r="20" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B20" s="51"/>
+      <c r="B20" s="48"/>
       <c r="C20" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D20" s="52"/>
-[...4 lines deleted...]
-      <c r="I20" s="57"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="51"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="53"/>
+      <c r="I20" s="54"/>
     </row>
     <row r="21" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B21" s="51"/>
+      <c r="B21" s="48"/>
       <c r="C21" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D21" s="58"/>
-[...4 lines deleted...]
-      <c r="I21" s="57"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="54"/>
     </row>
     <row r="22" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B22" s="51"/>
+      <c r="B22" s="48"/>
       <c r="C22" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="D22" s="52"/>
-[...4 lines deleted...]
-      <c r="I22" s="57"/>
+      <c r="D22" s="49"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="54"/>
     </row>
     <row r="23" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B23" s="51"/>
+      <c r="B23" s="48"/>
       <c r="C23" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D23" s="58"/>
-[...4 lines deleted...]
-      <c r="I23" s="57"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="56"/>
+      <c r="F23" s="51"/>
+      <c r="G23" s="53"/>
+      <c r="H23" s="53"/>
+      <c r="I23" s="54"/>
     </row>
     <row r="24" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B24" s="51"/>
+      <c r="B24" s="48"/>
       <c r="C24" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D24" s="52"/>
-[...4 lines deleted...]
-      <c r="I24" s="57"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="52"/>
+      <c r="H24" s="53"/>
+      <c r="I24" s="54"/>
     </row>
     <row r="25" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B25" s="51"/>
+      <c r="B25" s="48"/>
       <c r="C25" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D25" s="58"/>
-[...4 lines deleted...]
-      <c r="I25" s="57"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="56"/>
+      <c r="F25" s="51"/>
+      <c r="G25" s="53"/>
+      <c r="H25" s="53"/>
+      <c r="I25" s="54"/>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B26" s="51"/>
+      <c r="B26" s="48"/>
       <c r="C26" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="D26" s="52"/>
-[...4 lines deleted...]
-      <c r="I26" s="57"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="51"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="53"/>
+      <c r="I26" s="54"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B27" s="51"/>
+      <c r="B27" s="48"/>
       <c r="C27" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D27" s="58"/>
-[...4 lines deleted...]
-      <c r="I27" s="57"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="56"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="53"/>
+      <c r="H27" s="53"/>
+      <c r="I27" s="54"/>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B28" s="51"/>
+      <c r="B28" s="48"/>
       <c r="C28" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D28" s="52"/>
-[...4 lines deleted...]
-      <c r="I28" s="57"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="58"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="53"/>
+      <c r="I28" s="54"/>
     </row>
     <row r="29" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B29" s="51"/>
+      <c r="B29" s="48"/>
       <c r="C29" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D29" s="58"/>
-[...4 lines deleted...]
-      <c r="I29" s="57"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="51"/>
+      <c r="G29" s="53"/>
+      <c r="H29" s="53"/>
+      <c r="I29" s="54"/>
     </row>
     <row r="30" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B30" s="51"/>
+      <c r="B30" s="48"/>
       <c r="C30" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D30" s="52"/>
-[...4 lines deleted...]
-      <c r="I30" s="57"/>
+      <c r="D30" s="49"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="54"/>
     </row>
     <row r="31" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B31" s="51"/>
+      <c r="B31" s="48"/>
       <c r="C31" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D31" s="58"/>
-[...4 lines deleted...]
-      <c r="I31" s="57"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="56"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="53"/>
+      <c r="H31" s="53"/>
+      <c r="I31" s="54"/>
     </row>
     <row r="32" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B32" s="51"/>
+      <c r="B32" s="48"/>
       <c r="C32" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D32" s="52"/>
-[...4 lines deleted...]
-      <c r="I32" s="57"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="57"/>
+      <c r="F32" s="51"/>
+      <c r="G32" s="52"/>
+      <c r="H32" s="53"/>
+      <c r="I32" s="54"/>
     </row>
     <row r="33" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B33" s="51"/>
+      <c r="B33" s="48"/>
       <c r="C33" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D33" s="58"/>
-[...4 lines deleted...]
-      <c r="I33" s="57"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="56"/>
+      <c r="F33" s="51"/>
+      <c r="G33" s="53"/>
+      <c r="H33" s="53"/>
+      <c r="I33" s="54"/>
     </row>
     <row r="34" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B34" s="51"/>
+      <c r="B34" s="48"/>
       <c r="C34" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="D34" s="52"/>
-[...4 lines deleted...]
-      <c r="I34" s="57"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="50"/>
+      <c r="F34" s="51"/>
+      <c r="G34" s="52"/>
+      <c r="H34" s="53"/>
+      <c r="I34" s="54"/>
     </row>
     <row r="35" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B35" s="51"/>
+      <c r="B35" s="48"/>
       <c r="C35" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D35" s="58"/>
-[...4 lines deleted...]
-      <c r="I35" s="57"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="56"/>
+      <c r="F35" s="51"/>
+      <c r="G35" s="53"/>
+      <c r="H35" s="53"/>
+      <c r="I35" s="54"/>
     </row>
     <row r="36" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B36" s="9" t="s">
         <v>12</v>
       </c>
       <c r="F36" s="10">
         <f>SUM(F10:F35)</f>
         <v>0</v>
       </c>
       <c r="G36" s="11"/>
       <c r="I36" s="10"/>
     </row>
     <row r="37" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="15">
         <f>F36*F37</f>
         <v>0</v>
       </c>
-      <c r="G38" s="49" t="s">
+      <c r="G38" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="H38" s="50"/>
+      <c r="H38" s="47"/>
       <c r="I38" s="15">
         <f>SUM(I10:I35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="2:9" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="40" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B40" s="16"/>
-      <c r="C40" s="39" t="s">
+      <c r="C40" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="D40" s="39"/>
-[...4 lines deleted...]
-      <c r="I40" s="40"/>
+      <c r="D40" s="36"/>
+      <c r="E40" s="36"/>
+      <c r="F40" s="36"/>
+      <c r="G40" s="36"/>
+      <c r="H40" s="36"/>
+      <c r="I40" s="37"/>
     </row>
     <row r="41" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B41" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="18"/>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
       <c r="I41" s="19"/>
     </row>
     <row r="42" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B42" s="20"/>
-      <c r="C42" s="21"/>
-[...4 lines deleted...]
-      <c r="H42" s="21"/>
       <c r="I42" s="19"/>
     </row>
     <row r="43" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B43" s="22"/>
-      <c r="C43" s="41" t="s">
+      <c r="B43" s="21"/>
+      <c r="C43" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="D43" s="41"/>
-[...4 lines deleted...]
-      <c r="I43" s="42"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="39"/>
     </row>
     <row r="44" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B44" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="C44" s="23"/>
-[...4 lines deleted...]
-      <c r="H44" s="25"/>
+      <c r="C44" s="22"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="24"/>
+      <c r="G44" s="24"/>
+      <c r="H44" s="23"/>
       <c r="I44" s="19"/>
     </row>
     <row r="45" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="27"/>
-[...6 lines deleted...]
-      <c r="I45" s="29"/>
+      <c r="B45" s="25"/>
+      <c r="C45" s="26"/>
+      <c r="D45" s="26"/>
+      <c r="E45" s="26"/>
+      <c r="F45" s="26"/>
+      <c r="G45" s="26"/>
+      <c r="H45" s="26"/>
+      <c r="I45" s="27"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B46" s="43" t="s">
+      <c r="B46" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" s="41"/>
+      <c r="D46" s="41"/>
+      <c r="E46" s="41"/>
+      <c r="F46" s="41"/>
+      <c r="G46" s="41"/>
+      <c r="H46" s="41"/>
+      <c r="I46" s="42"/>
+    </row>
+    <row r="47" spans="2:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="C46" s="44"/>
-[...8 lines deleted...]
-      <c r="B47" s="30" t="s">
+      <c r="C47" s="29"/>
+      <c r="D47" s="29"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="29"/>
+      <c r="H47" s="29"/>
+      <c r="I47" s="30"/>
+    </row>
+    <row r="48" spans="2:9" ht="22.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="C47" s="31"/>
-[...8 lines deleted...]
-      <c r="B48" s="37" t="s">
+      <c r="C48" s="32"/>
+      <c r="D48" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="E48" s="43"/>
+      <c r="F48" s="44"/>
+      <c r="G48" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="H48" s="32"/>
+      <c r="I48" s="33"/>
+    </row>
+    <row r="49" spans="2:9" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="C48" s="38"/>
-[...12 lines deleted...]
-      <c r="B49" s="33" t="s">
+      <c r="C49" s="32"/>
+      <c r="D49" s="32"/>
+      <c r="E49" s="32"/>
+      <c r="F49" s="32"/>
+      <c r="G49" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="C49" s="34"/>
-[...3 lines deleted...]
-      <c r="G49" s="33" t="s">
+      <c r="H49" s="32"/>
+      <c r="I49" s="33"/>
+    </row>
+    <row r="50" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B50" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="H49" s="34"/>
-[...11 lines deleted...]
-      <c r="H50" s="36"/>
+      <c r="C50" s="34"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="34"/>
+      <c r="F50" s="34"/>
+      <c r="G50" s="34"/>
+      <c r="H50" s="34"/>
+      <c r="I50" s="35" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="51" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B51" s="48"/>
-[...6 lines deleted...]
-      <c r="I51" s="48"/>
+      <c r="B51" s="45"/>
+      <c r="C51" s="45"/>
+      <c r="D51" s="45"/>
+      <c r="E51" s="45"/>
+      <c r="F51" s="45"/>
+      <c r="G51" s="45"/>
+      <c r="H51" s="45"/>
+      <c r="I51" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="95">
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B5:I5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:H11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:H13"/>
@@ -1787,74 +1791,80 @@
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="G30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:H33"/>
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:H35"/>
     <mergeCell ref="C40:I40"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="B46:I46"/>
     <mergeCell ref="D48:F48"/>
     <mergeCell ref="B51:I51"/>
   </mergeCells>
-  <conditionalFormatting sqref="F10:F35">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="B12:B35">
     <cfRule type="cellIs" priority="2" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="0" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="1" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>$B10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F10:F35">
+    <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="greaterThan">
+      <formula>19.99</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="date" errorStyle="warning" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="List in Chronological Order" error="Please list dates in chronological order." sqref="B12:B35" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>B10</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showErrorMessage="1" errorTitle="Mileage Rate" error="Mileage rate must be entered as cents per mile (e.g., 58.5 cents per mile would be entered as .585)_x000a__x000a_Current reimbursement rates can be found on the District's website on the Accounting Department page." sqref="F37" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>1</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="92" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{b5bb54a4-5471-42cc-9f37-e4794686955d}" enabled="0" method="" siteId="{b5bb54a4-5471-42cc-9f37-e4794686955d}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>